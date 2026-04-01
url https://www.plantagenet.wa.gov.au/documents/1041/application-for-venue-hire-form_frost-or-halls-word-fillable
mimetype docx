--- v0 (2025-10-08)
+++ v1 (2026-04-01)
@@ -54,118 +54,118 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="357"/>
         <w:gridCol w:w="564"/>
         <w:gridCol w:w="42"/>
         <w:gridCol w:w="415"/>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="157"/>
         <w:gridCol w:w="289"/>
         <w:gridCol w:w="938"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="2086"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="46"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D3EEC" w:rsidRPr="005D3EEC" w14:paraId="294CF0B3" w14:textId="77777777" w:rsidTr="009B0135">
-[...2 lines deleted...]
-            <w:tcW w:w="2797" w:type="dxa"/>
+      <w:tr w:rsidR="005D3EEC" w:rsidRPr="005D3EEC" w14:paraId="294CF0B3" w14:textId="77777777" w:rsidTr="001A6AA7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2792" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2E5BFAC8" w14:textId="77777777" w:rsidR="005D3EEC" w:rsidRPr="005D3EEC" w:rsidRDefault="005D3EEC" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D3EEC">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Facility being hired:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="298736365"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="430" w:type="dxa"/>
+                <w:tcW w:w="457" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="19B08853" w14:textId="40691F6C" w:rsidR="005D3EEC" w:rsidRPr="00815291" w:rsidRDefault="00101443" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="5936" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="246A9E70" w14:textId="4208E8C7" w:rsidR="005D3EEC" w:rsidRPr="00815291" w:rsidRDefault="005D3EEC" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00815291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Frost Park</w:t>
             </w:r>
             <w:r w:rsidR="00815291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -189,473 +189,393 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for</w:t>
             </w:r>
             <w:r w:rsidR="00815291" w:rsidRPr="00815291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00815291" w:rsidRPr="00815291">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>further information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3EEC" w:rsidRPr="005D3EEC" w14:paraId="173B0E93" w14:textId="77777777" w:rsidTr="009B0135">
-[...82 lines deleted...]
-            <w:tcW w:w="2797" w:type="dxa"/>
+      <w:tr w:rsidR="005D3EEC" w:rsidRPr="005D3EEC" w14:paraId="7338959D" w14:textId="77777777" w:rsidTr="001A6AA7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2792" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4FAAE1BC" w14:textId="00369942" w:rsidR="005D3EEC" w:rsidRPr="005D3EEC" w:rsidRDefault="005D3EEC" w:rsidP="00483E24">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="540413905"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="430" w:type="dxa"/>
+                <w:tcW w:w="457" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="69A2DC4F" w14:textId="69238679" w:rsidR="005D3EEC" w:rsidRPr="00815291" w:rsidRDefault="00101443" w:rsidP="00483E24">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="5936" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="27EABBEF" w14:textId="77777777" w:rsidR="005D3EEC" w:rsidRPr="00815291" w:rsidRDefault="005D3EEC" w:rsidP="00483E24">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00815291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Narrikup Hall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="0E8F7A45" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="0E8F7A45" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5F92454C" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applicant’s Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1759286088"/>
             <w:placeholder>
               <w:docPart w:val="4038E857431F42A994EBA0904C9DAA77"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6907" w:type="dxa"/>
+                <w:tcW w:w="6911" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="097953C6" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="009B0135">
                 <w:pPr>
                   <w:spacing w:before="240" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="51695AC8" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="51695AC8" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="31526A68" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postal Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1882165930"/>
             <w:placeholder>
               <w:docPart w:val="19C3A0A581A54933A28CB306ABCACD60"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6907" w:type="dxa"/>
+                <w:tcW w:w="6911" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="41C8DA3E" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="05F20F62" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="05F20F62" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="51CC97D3" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1022932235"/>
             <w:placeholder>
               <w:docPart w:val="9C69F90F2C214B028D3F00814A377DB6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6907" w:type="dxa"/>
+                <w:tcW w:w="6911" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="30E96C72" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="68E682FB" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="68E682FB" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3244DE65" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="6107961"/>
             <w:placeholder>
               <w:docPart w:val="24FB08E491F942489009AA87CC9B0935"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3454" w:type="dxa"/>
+                <w:tcW w:w="3469" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1714A096" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -670,693 +590,693 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1855261898"/>
             <w:placeholder>
               <w:docPart w:val="64B599FB511341A0A172086D0BE7B324"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3164" w:type="dxa"/>
+                <w:tcW w:w="3153" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6957D07F" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="0931EA91" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="0931EA91" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E3BD822" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00A53552">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3469" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="08DF8159" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00A53552">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Daytime)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3442" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0171E384" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00A53552">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(After Hours)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="29A33E92" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="29A33E92" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B006536" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-567346913"/>
             <w:placeholder>
               <w:docPart w:val="8D163615D231436497FB41DB76D69DEC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6907" w:type="dxa"/>
+                <w:tcW w:w="6911" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3937B839" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="7E1B3FCE" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="7E1B3FCE" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="76A43509" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2048755131"/>
             <w:placeholder>
               <w:docPart w:val="B5F30683E13C42E4A60AE9FBBAE26C24"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6907" w:type="dxa"/>
+                <w:tcW w:w="6911" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="14939DD9" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="518916DE" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="518916DE" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="146" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0120DBAE" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk199149708"/>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hire Date(s): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcW w:w="963" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6498481F" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00314043">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1845902512"/>
             <w:placeholder>
               <w:docPart w:val="E1BE427BA7E340A79085F680FEFD11E9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2697" w:type="dxa"/>
+                <w:tcW w:w="2706" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4113CA05" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2F39F151" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1817753945"/>
             <w:placeholder>
               <w:docPart w:val="BABF69BE755542FBA6D927AC4B6321F5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2093" w:type="dxa"/>
+                <w:tcW w:w="2086" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5CEB7F8C" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="63E772CC" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="63E772CC" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="146" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2834" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="133F29E7" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Commencement of Hire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-82613473"/>
             <w:placeholder>
               <w:docPart w:val="CDF80771484F419D8F62F056FB413E3D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2697" w:type="dxa"/>
+                <w:tcW w:w="2706" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="793741EE" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="57E93E72" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>End of Hire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-261678451"/>
             <w:placeholder>
               <w:docPart w:val="BDA8844727164A5AB2F75B18DDB83A29"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2093" w:type="dxa"/>
+                <w:tcW w:w="2086" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2A0D8657" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="0BA86ED0" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00A53552" w:rsidRPr="00A53552" w14:paraId="0BA86ED0" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="146" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2834" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="412BE8FB" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk199149845"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4C95BC1A" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="009B0135">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="275DFFE6" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00483E24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C2ED4D9" w14:textId="77777777" w:rsidR="00A53552" w:rsidRPr="00A53552" w:rsidRDefault="00A53552" w:rsidP="00A53552">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00314043" w:rsidRPr="00A53552" w14:paraId="0A721A2A" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00314043" w:rsidRPr="00A53552" w14:paraId="0A721A2A" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="146" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6924" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CD95B2F" w14:textId="507AD3E8" w:rsidR="00314043" w:rsidRDefault="00314043" w:rsidP="00314043">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk199149753"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Approx number of </w:t>
@@ -1378,142 +1298,142 @@
             <w:r w:rsidRPr="00A53552">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2131315748"/>
             <w:placeholder>
               <w:docPart w:val="00BCD29F0C7744B4A42C43DA231B1976"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2122" w:type="dxa"/>
+                <w:tcW w:w="2115" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="798BFCE7" w14:textId="3247312B" w:rsidR="00314043" w:rsidRPr="00A53552" w:rsidRDefault="005949E3" w:rsidP="00314043">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00314043" w:rsidRPr="00A53552" w14:paraId="55F08DB1" w14:textId="77777777" w:rsidTr="009B0135">
+      <w:tr w:rsidR="00314043" w:rsidRPr="00A53552" w14:paraId="55F08DB1" w14:textId="77777777" w:rsidTr="001A6AA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="146" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2834" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2844DDFC" w14:textId="270D1CEA" w:rsidR="00314043" w:rsidRDefault="00314043" w:rsidP="00314043">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Purpose of hire:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1216584484"/>
             <w:placeholder>
               <w:docPart w:val="1C4D351FE70140268C9DE6D53AD002C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="6207" w:type="dxa"/>
+                <w:tcW w:w="6205" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7504D872" w14:textId="5B738929" w:rsidR="00314043" w:rsidRPr="00A53552" w:rsidRDefault="005949E3" w:rsidP="00314043">
                 <w:pPr>
                   <w:spacing w:before="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A53552">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
@@ -1727,51 +1647,51 @@
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00314043">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BSB:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF3C826" w14:textId="03A40813" w:rsidR="00314043" w:rsidRPr="00314043" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="0EF3C826" w14:textId="03A40813" w:rsidR="00314043" w:rsidRPr="00314043" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1955594869"/>
                 <w:placeholder>
                   <w:docPart w:val="D178E7B84C934668AB9F2BFF11A06FD3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4643,51 +4563,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I have read and understood the terms and conditions for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this Venue</w:t>
             </w:r>
             <w:r w:rsidRPr="006A5453">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC4BA98" w14:textId="77777777" w:rsidR="00BD3BB9" w:rsidRDefault="00F927C9" w:rsidP="00483E24">
+          <w:p w14:paraId="2EC4BA98" w14:textId="77777777" w:rsidR="00BD3BB9" w:rsidRDefault="00CC0F17" w:rsidP="00483E24">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-831291209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3BB9">
@@ -4723,51 +4643,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I have read and understood the evacuation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and cleaning requirements</w:t>
             </w:r>
             <w:r w:rsidRPr="006A5453">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided to me.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DD0BB0" w14:textId="77777777" w:rsidR="00BD3BB9" w:rsidRDefault="00F927C9" w:rsidP="00483E24">
+          <w:p w14:paraId="08DD0BB0" w14:textId="77777777" w:rsidR="00BD3BB9" w:rsidRDefault="00CC0F17" w:rsidP="00483E24">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-492486430"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD3BB9">
@@ -6337,92 +6257,92 @@
       </w:tr>
       <w:tr w:rsidR="006F09FD" w14:paraId="299D703A" w14:textId="77777777" w:rsidTr="00971E5B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7D9B639C" w14:textId="36E5423C" w:rsidR="006F09FD" w:rsidRDefault="006F09FD" w:rsidP="00971E5B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Bond Paid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D493FF9" w14:textId="2CC8C21D" w:rsidR="006F09FD" w:rsidRDefault="00F927C9" w:rsidP="00971E5B">
+          <w:p w14:paraId="4D493FF9" w14:textId="2CC8C21D" w:rsidR="006F09FD" w:rsidRDefault="00CC0F17" w:rsidP="00971E5B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1701468137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F09FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F09FD">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0E28074E" w14:textId="23F43330" w:rsidR="006F09FD" w:rsidRDefault="00F927C9" w:rsidP="00971E5B">
+          <w:p w14:paraId="0E28074E" w14:textId="23F43330" w:rsidR="006F09FD" w:rsidRDefault="00CC0F17" w:rsidP="00971E5B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-228009067"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F09FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
@@ -6472,98 +6392,98 @@
       </w:tr>
       <w:tr w:rsidR="006F09FD" w14:paraId="5104FDFF" w14:textId="77777777" w:rsidTr="00971E5B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="4C12E3A1" w14:textId="3E433600" w:rsidR="006F09FD" w:rsidRDefault="006F09FD" w:rsidP="006F09FD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Hire Fees Paid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB3765A" w14:textId="59B4382C" w:rsidR="006F09FD" w:rsidRDefault="00F927C9" w:rsidP="006F09FD">
+          <w:p w14:paraId="0BB3765A" w14:textId="59B4382C" w:rsidR="006F09FD" w:rsidRDefault="00CC0F17" w:rsidP="006F09FD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="888536672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F09FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F09FD">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED00C85" w14:textId="71DBDB5B" w:rsidR="006F09FD" w:rsidRDefault="00F927C9" w:rsidP="006F09FD">
+          <w:p w14:paraId="7ED00C85" w14:textId="71DBDB5B" w:rsidR="006F09FD" w:rsidRDefault="00CC0F17" w:rsidP="006F09FD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="194968504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6621,98 +6541,98 @@
       </w:tr>
       <w:tr w:rsidR="00815291" w14:paraId="47952925" w14:textId="77777777" w:rsidTr="00971E5B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="622C1DC5" w14:textId="686C2D5F" w:rsidR="00815291" w:rsidRDefault="00815291" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Added to Outlook Calendar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="517EF13F" w14:textId="75329043" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="517EF13F" w14:textId="75329043" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1226410469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00815291">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00815291">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF9E032" w14:textId="2FD54A36" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="0DF9E032" w14:textId="2FD54A36" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1876821068"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6763,98 +6683,98 @@
       </w:tr>
       <w:tr w:rsidR="00815291" w14:paraId="70ED0DC1" w14:textId="77777777" w:rsidTr="009B0135">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="390E7048" w14:textId="700FBEC2" w:rsidR="00815291" w:rsidRDefault="00815291" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Dual Users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="79F651F8" w14:textId="280D3C0D" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="79F651F8" w14:textId="280D3C0D" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="996304522"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00815291">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00815291">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="79B392CC" w14:textId="1EC599FD" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="79B392CC" w14:textId="1EC599FD" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="421998575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6908,98 +6828,98 @@
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="79CF2903" w14:textId="0C8C7037" w:rsidR="00815291" w:rsidRDefault="00815291" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00815291">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Booking confirmed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B655932" w14:textId="7BFF0205" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="1B655932" w14:textId="7BFF0205" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="843284932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00815291">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00815291">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1B8572" w14:textId="00FD869C" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="1A1B8572" w14:textId="00FD869C" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1847850465"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7052,101 +6972,101 @@
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="4FCFAB26" w14:textId="164ADB87" w:rsidR="00815291" w:rsidRDefault="00815291" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Debtor Invoice Raised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CE5A000" w14:textId="4FB9808F" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="6CE5A000" w14:textId="4FB9808F" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="880369617"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00815291">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00815291">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40381FFA" w14:textId="1A85CE03" w:rsidR="00815291" w:rsidRDefault="00F927C9" w:rsidP="00815291">
+          <w:p w14:paraId="40381FFA" w14:textId="1A85CE03" w:rsidR="00815291" w:rsidRDefault="00CC0F17" w:rsidP="00815291">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="674700968"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7484,98 +7404,98 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Property Inspected</w:t>
             </w:r>
             <w:r w:rsidR="00971E5B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000272EA">
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00971E5B">
               <w:t>Cleaner</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="28092AEF" w14:textId="5D666137" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="28092AEF" w14:textId="5D666137" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1091302312"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B0135">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B0135">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02C0EDB7" w14:textId="3BAC63BB" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="02C0EDB7" w14:textId="3BAC63BB" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-395505446"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7718,98 +7638,98 @@
       </w:tr>
       <w:tr w:rsidR="009B0135" w14:paraId="1A35FAED" w14:textId="77777777" w:rsidTr="00971E5B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="278C71C2" w14:textId="42BF6097" w:rsidR="009B0135" w:rsidRDefault="009B0135" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Invoice Requested:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="51F4F81E" w14:textId="6F3C2100" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="51F4F81E" w14:textId="6F3C2100" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1849441333"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B0135">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B0135">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDF6C2B" w14:textId="70CB0225" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="3DDF6C2B" w14:textId="70CB0225" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="328028910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7864,98 +7784,98 @@
       </w:tr>
       <w:tr w:rsidR="009B0135" w14:paraId="550C20DC" w14:textId="77777777" w:rsidTr="00971E5B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="46" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7EA7DFF5" w14:textId="16FF9042" w:rsidR="009B0135" w:rsidRDefault="009B0135" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>EFT Requisition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0947B9FC" w14:textId="289325D8" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="0947B9FC" w14:textId="289325D8" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1847787931"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B0135">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B0135">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB6B551" w14:textId="301FA44A" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="1FB6B551" w14:textId="301FA44A" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-865515225"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8019,101 +7939,101 @@
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DACEE8F" w14:textId="559D0F3A" w:rsidR="009B0135" w:rsidRDefault="009B0135" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bond </w:t>
             </w:r>
             <w:r w:rsidR="00FA6C6B">
               <w:t>To Be Held:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E48A80F" w14:textId="5FE22DFB" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="2E48A80F" w14:textId="5FE22DFB" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1514519240"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B0135">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B0135">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3464258F" w14:textId="030ADD70" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="3464258F" w14:textId="030ADD70" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-966041850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8179,102 +8099,102 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C3237F3" w14:textId="150A4ED0" w:rsidR="009B0135" w:rsidRDefault="009B0135" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bond </w:t>
             </w:r>
             <w:r w:rsidR="00FA6C6B">
               <w:t>Returned:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D993A52" w14:textId="19CBEACB" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="3D993A52" w14:textId="19CBEACB" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2015988537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B0135">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B0135">
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5F3BD9" w14:textId="3EFB25F1" w:rsidR="009B0135" w:rsidRDefault="00F927C9" w:rsidP="009B0135">
+          <w:p w14:paraId="3A5F3BD9" w14:textId="3EFB25F1" w:rsidR="009B0135" w:rsidRDefault="00CC0F17" w:rsidP="009B0135">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1100522970"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11401,149 +11321,153 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LGYZIKnQBanqhzGs5XlkJe1oGDyWS9b5tHlDSbaSwY54otEPgTNXZtKBS7cobj1LW8FuZs/NqSbmSuXdJrjnbw==" w:salt="Tb1PdcL9Dax3T89E8pYhdg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dp4ICoVX7izHijoyBMy6OczbKXi9bw7H3Jo4dlRLeU1c6K2MTRltiCNwREy9AHrW7Feq0dyel7WXfexvidTr9g==" w:salt="71ta49ZTEoCADMsfE72QqQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00752254"/>
     <w:rsid w:val="00012121"/>
     <w:rsid w:val="000272EA"/>
     <w:rsid w:val="00066A37"/>
     <w:rsid w:val="000D7A2D"/>
     <w:rsid w:val="000F721B"/>
     <w:rsid w:val="00101443"/>
     <w:rsid w:val="0014578E"/>
     <w:rsid w:val="00162309"/>
     <w:rsid w:val="001923E9"/>
+    <w:rsid w:val="001A6AA7"/>
     <w:rsid w:val="0026449E"/>
     <w:rsid w:val="00314043"/>
     <w:rsid w:val="00382967"/>
     <w:rsid w:val="003F17E6"/>
     <w:rsid w:val="00433F46"/>
     <w:rsid w:val="004A55E2"/>
     <w:rsid w:val="004C6BF0"/>
     <w:rsid w:val="004D0345"/>
     <w:rsid w:val="005949E3"/>
     <w:rsid w:val="005C1F86"/>
     <w:rsid w:val="005D3EEC"/>
     <w:rsid w:val="006223D6"/>
     <w:rsid w:val="006907CF"/>
     <w:rsid w:val="006E4BD4"/>
     <w:rsid w:val="006F09FD"/>
     <w:rsid w:val="00713BBE"/>
     <w:rsid w:val="00725573"/>
     <w:rsid w:val="00752254"/>
     <w:rsid w:val="007E6EE3"/>
     <w:rsid w:val="00815291"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="008D3316"/>
     <w:rsid w:val="009370F2"/>
     <w:rsid w:val="00971E5B"/>
     <w:rsid w:val="009B0135"/>
     <w:rsid w:val="00A10168"/>
     <w:rsid w:val="00A53552"/>
     <w:rsid w:val="00A6146D"/>
     <w:rsid w:val="00AF11BE"/>
+    <w:rsid w:val="00B07256"/>
     <w:rsid w:val="00BA7C75"/>
     <w:rsid w:val="00BD3BB9"/>
     <w:rsid w:val="00CA41C7"/>
     <w:rsid w:val="00CB5F4E"/>
+    <w:rsid w:val="00CC0F17"/>
+    <w:rsid w:val="00CD1C22"/>
     <w:rsid w:val="00CE4FF9"/>
     <w:rsid w:val="00CF46F5"/>
     <w:rsid w:val="00D25552"/>
     <w:rsid w:val="00D26B73"/>
     <w:rsid w:val="00D305E3"/>
     <w:rsid w:val="00D609FF"/>
     <w:rsid w:val="00DC0AC6"/>
     <w:rsid w:val="00DE2C4F"/>
     <w:rsid w:val="00E01699"/>
     <w:rsid w:val="00F32694"/>
     <w:rsid w:val="00F77B15"/>
     <w:rsid w:val="00F927C9"/>
     <w:rsid w:val="00FA6C6B"/>
     <w:rsid w:val="00FB0DC3"/>
     <w:rsid w:val="00FC11D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="248A4E6E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{976318BB-CBC8-45A4-B6AE-9DD690942FA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -13588,50 +13512,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0007590D"/>
     <w:rsid w:val="0007590D"/>
     <w:rsid w:val="00A10168"/>
+    <w:rsid w:val="00B07256"/>
     <w:rsid w:val="00B734C2"/>
     <w:rsid w:val="00CA7004"/>
     <w:rsid w:val="00CB5F4E"/>
     <w:rsid w:val="00F32694"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -14647,75 +14572,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2070</Words>
-  <Characters>11799</Characters>
+  <Words>2331</Words>
+  <Characters>11518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>523</Lines>
+  <Paragraphs>301</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13842</CharactersWithSpaces>
+  <CharactersWithSpaces>13548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helen Purves</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SynergySoftUID">
     <vt:lpwstr>K615F6400</vt:lpwstr>
   </property>