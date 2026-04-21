--- v0 (2025-10-08)
+++ v1 (2026-04-21)
@@ -29,98 +29,98 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4B28F660" w14:textId="1E4D38A0" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="00395DB0" w:rsidP="00F2309B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SOUNNESS PARK </w:t>
       </w:r>
       <w:r w:rsidR="000C6520" w:rsidRPr="000C6520">
         <w:t>VENUE HIRE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> FORM</w:t>
       </w:r>
       <w:r w:rsidR="000C6520" w:rsidRPr="000C6520">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8096E4" w14:textId="441C8BF0" w:rsidR="000C6520" w:rsidRPr="00395DB0" w:rsidRDefault="00395DB0" w:rsidP="00395DB0">
+    <w:p w14:paraId="7D8096E4" w14:textId="6C87DAD2" w:rsidR="000C6520" w:rsidRPr="00395DB0" w:rsidRDefault="00395DB0" w:rsidP="00395DB0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
         <w:t>Please note, this form is for hire of the grounds and changerooms only. F</w:t>
       </w:r>
       <w:r w:rsidRPr="00395DB0">
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
         <w:t>or hire of the venue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00395DB0">
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clubrooms including kitchen and meeting rooms please r</w:t>
       </w:r>
       <w:r w:rsidR="000C6520" w:rsidRPr="00395DB0">
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
         <w:t>efer to the Plantagenet Sporting Club</w:t>
       </w:r>
       <w:r w:rsidRPr="00395DB0">
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
         <w:t xml:space="preserve"> by emailing contactus@plantagenetsportingclub.org.au</w:t>
       </w:r>
-      <w:r w:rsidR="000C6520" w:rsidRPr="00395DB0">
+      <w:r w:rsidR="006E1501">
         <w:rPr>
           <w:color w:val="228ABC"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CA4381" w14:textId="77777777" w:rsidR="00F2309B" w:rsidRDefault="00F2309B" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -883,51 +883,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Eastern Oval </w:t>
             </w:r>
             <w:r w:rsidRPr="00231546">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Football)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69CD5309" w14:textId="45BA846E" w:rsidR="006167D2" w:rsidRDefault="002560FF" w:rsidP="00A760DA">
+          <w:p w14:paraId="69CD5309" w14:textId="45BA846E" w:rsidR="006167D2" w:rsidRDefault="00BD0AB8" w:rsidP="00A760DA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="989677447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF495C">
                   <w:rPr>
@@ -5032,51 +5032,51 @@
             <w:tcW w:w="8472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="194E0598" w14:textId="3FA35528" w:rsidR="0082269D" w:rsidRPr="006A5453" w:rsidRDefault="0082269D" w:rsidP="0082269D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5453">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I have read and understood the terms and conditions for Shire of Plantagenet Venue Hire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6139628C" w14:textId="16DA8FFB" w:rsidR="0082269D" w:rsidRDefault="002560FF" w:rsidP="003E152D">
+          <w:p w14:paraId="6139628C" w14:textId="16DA8FFB" w:rsidR="0082269D" w:rsidRDefault="00BD0AB8" w:rsidP="003E152D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-831291209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001F2529">
@@ -5098,51 +5098,51 @@
           <w:tcPr>
             <w:tcW w:w="8472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333592DC" w14:textId="760636BF" w:rsidR="0082269D" w:rsidRPr="006A5453" w:rsidRDefault="0082269D" w:rsidP="0082269D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5453">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I have read and understood the evacuation procedures provided to me.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294FDACA" w14:textId="2FA3914C" w:rsidR="0082269D" w:rsidRDefault="002560FF" w:rsidP="003E152D">
+          <w:p w14:paraId="294FDACA" w14:textId="2FA3914C" w:rsidR="0082269D" w:rsidRDefault="00BD0AB8" w:rsidP="003E152D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-492486430"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00347D05">
@@ -5430,50 +5430,51 @@
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73CBC314" w14:textId="77777777" w:rsidR="008B293C" w:rsidRPr="008B293C" w:rsidRDefault="008B293C" w:rsidP="00F379A2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="-109"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53E46">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="228ABC"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>OFFICE USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B07C395" w14:textId="05D842E7" w:rsidR="008B293C" w:rsidRPr="00A53E46" w:rsidRDefault="008B293C" w:rsidP="00F379A2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="228ABC"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53E46">
               <w:rPr>
@@ -6930,50 +6931,51 @@
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C38BAF6" w14:textId="48A874A0" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="0025353F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
+        <w:lastRenderedPageBreak/>
         <w:t>TERMS AND CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9245CD" w14:textId="7FD1BB5E" w:rsidR="000C6520" w:rsidRPr="0025353F" w:rsidRDefault="000C6520" w:rsidP="0025353F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0025353F">
         <w:t>Hiring Sounness Park</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688C9BBE" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="005A4A12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="20" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7450,50 +7452,51 @@
         </w:rPr>
         <w:t xml:space="preserve">An electronic score board is provided on the eastern oval. This is operated from a computer in the scorer’s box. An induction will be required if users have not previously used the equipment. A ‘garage </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>door’</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> type remote control is required to open the score board cover. This is kept in a lock box in the scorer’s box.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E99B02" w14:textId="303B75F1" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="0025353F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lights and Hot Water System </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EC82E8" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The lights in the change rooms are automatic and are operated by motion detectors fitted inside the change rooms. They will come on when you first open the doors and remain on while there is movement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1766B655" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7716,50 +7719,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:t>Public Liability Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7E419A" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incorporated bodies, sporting clubs or associations of any kind and other persons conducting profit making or commercial ventures shall have public liability insurance of at least $10,000,000. Such organisations and activities are expressly excluded from cover under the Shire of Plantagenet’s Casual Hirers Liability insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3F414D" w14:textId="3551603A" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="0025353F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
+        <w:lastRenderedPageBreak/>
         <w:t>No Smoking Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B92C0C" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sounness Park is deemed a NO SMOKING AREA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C946B1A" w14:textId="3681BE26" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="0025353F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:t>Equipment</w:t>
       </w:r>
     </w:p>
@@ -8228,50 +8232,51 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CDA49C" w14:textId="77777777" w:rsidR="005A4A12" w:rsidRDefault="005A4A12">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Mulish ExtraBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Mulish ExtraBold" w:cstheme="majorBidi"/>
           <w:color w:val="228ABC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3EE97B" w14:textId="1A6D0E63" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="0025353F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
+        <w:lastRenderedPageBreak/>
         <w:t>Hired Area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118FDA1F" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Under no circumstances is the hirer permitted to penetrate, drill, drive tacks, nails, screws or affix adhesive materials, etc into or on any of the woodwork or walls or any part of the building, equipment or fixtures, without prior permission of the Shire of Plantagenet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AF80D9" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8557,50 +8562,51 @@
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FD7806" w14:textId="77777777" w:rsidR="00634731" w:rsidRDefault="00634731" w:rsidP="00634731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Cleaning Schedule and Evacuation Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000A37A4" w14:textId="57AF23A0" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="00634731" w:rsidP="00634731">
       <w:r>
         <w:t xml:space="preserve">The following Cleaning Schedule and Evacuation Procedure form part of these terms and conditions of hire. </w:t>
       </w:r>
       <w:r w:rsidR="000C6520" w:rsidRPr="000C6520">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2305394A" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="004461AB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
+        <w:lastRenderedPageBreak/>
         <w:t>CLEANING SCHEDULE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7393E5" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EFD684B" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The hirer is responsible for supplying cleaning fluids, cloths, sponges etc, as these are not included in the hire. A mop, bucket and broom </w:t>
       </w:r>
@@ -8877,50 +8883,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25080437" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F967424" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="00A53E46" w:rsidRDefault="000C6520" w:rsidP="00A53E46">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A53E46">
+        <w:lastRenderedPageBreak/>
         <w:t>EVACUATION PROCEDURES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F271D5" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="353D06A1" w14:textId="77777777" w:rsidR="000C6520" w:rsidRPr="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the interests of public safety, the venue hirer should nominate </w:t>
       </w:r>
@@ -9321,58 +9328,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="096CB4F0" w14:textId="77777777" w:rsidR="00BA7C75" w:rsidRPr="000C6520" w:rsidRDefault="00BA7C75" w:rsidP="000C6520">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BA7C75" w:rsidRPr="000C6520" w:rsidSect="005A4A12">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="539" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E78E1F3" w14:textId="77777777" w:rsidR="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
+    <w:p w14:paraId="3E1E2D86" w14:textId="77777777" w:rsidR="00BD0AB8" w:rsidRDefault="00BD0AB8" w:rsidP="000C6520">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="166C98E5" w14:textId="77777777" w:rsidR="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
+    <w:p w14:paraId="797DC92D" w14:textId="77777777" w:rsidR="00BD0AB8" w:rsidRDefault="00BD0AB8" w:rsidP="000C6520">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mulish">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -9668,58 +9675,58 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4A12">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C2B8E25" w14:textId="77777777" w:rsidR="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
+    <w:p w14:paraId="5A823371" w14:textId="77777777" w:rsidR="00BD0AB8" w:rsidRDefault="00BD0AB8" w:rsidP="000C6520">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66A85500" w14:textId="77777777" w:rsidR="000C6520" w:rsidRDefault="000C6520" w:rsidP="000C6520">
+    <w:p w14:paraId="1F7A5984" w14:textId="77777777" w:rsidR="00BD0AB8" w:rsidRDefault="00BD0AB8" w:rsidP="000C6520">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F9562A7" w14:textId="4BA2B984" w:rsidR="000C6520" w:rsidRDefault="000C6520">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB3CB7A" wp14:editId="14823BA3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4014829</wp:posOffset>
           </wp:positionH>
@@ -11150,201 +11157,204 @@
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1387334997">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="924534466">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="465047018">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="503252605">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M1XHKooJpSlsgTf8MAZ9Gr1h963Pm1qVVWws18vBCRVWpNMavaqPXYSXlKVvTljIEkZPoCdYtU2bjFYMlOORUw==" w:salt="JH60h2ylcViSeF/gARzNJQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gN0YtVorf3+siOcCwEhVB7hoY247OVpT5juY0p/V/kUJPGDiRV1g7zEuzs7InWHZqTT4//qcj4P/pND0hMbv4w==" w:salt="yRbw1f7xhb98iQIdp+5cYA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A86E06"/>
     <w:rsid w:val="00012121"/>
     <w:rsid w:val="000210BB"/>
     <w:rsid w:val="000406F5"/>
     <w:rsid w:val="000C6520"/>
     <w:rsid w:val="000F721B"/>
     <w:rsid w:val="00156D2A"/>
     <w:rsid w:val="00162309"/>
     <w:rsid w:val="001923E9"/>
     <w:rsid w:val="001E7052"/>
     <w:rsid w:val="001F1E0D"/>
     <w:rsid w:val="001F2529"/>
+    <w:rsid w:val="00200F38"/>
     <w:rsid w:val="00201A62"/>
     <w:rsid w:val="002035AC"/>
     <w:rsid w:val="00231546"/>
     <w:rsid w:val="0025353F"/>
     <w:rsid w:val="002560FF"/>
     <w:rsid w:val="0026449E"/>
     <w:rsid w:val="002756FC"/>
     <w:rsid w:val="002A75D8"/>
     <w:rsid w:val="002D03AE"/>
     <w:rsid w:val="00306951"/>
     <w:rsid w:val="00320A96"/>
     <w:rsid w:val="0034523C"/>
     <w:rsid w:val="00347D05"/>
     <w:rsid w:val="0038364D"/>
     <w:rsid w:val="00395DB0"/>
     <w:rsid w:val="003D149E"/>
     <w:rsid w:val="003D3C9D"/>
     <w:rsid w:val="003E152D"/>
     <w:rsid w:val="003F17E6"/>
     <w:rsid w:val="0041785C"/>
     <w:rsid w:val="004461AB"/>
     <w:rsid w:val="00471CAA"/>
     <w:rsid w:val="004A55E2"/>
     <w:rsid w:val="004C6BF0"/>
     <w:rsid w:val="00533BF2"/>
     <w:rsid w:val="005415C7"/>
     <w:rsid w:val="00551995"/>
     <w:rsid w:val="0057094E"/>
     <w:rsid w:val="005720AD"/>
     <w:rsid w:val="00585B8F"/>
     <w:rsid w:val="005A4A12"/>
     <w:rsid w:val="005C120B"/>
     <w:rsid w:val="005D4444"/>
     <w:rsid w:val="006153FD"/>
     <w:rsid w:val="006167D2"/>
     <w:rsid w:val="00634731"/>
     <w:rsid w:val="00661397"/>
     <w:rsid w:val="006713C1"/>
     <w:rsid w:val="00673AF6"/>
     <w:rsid w:val="00680165"/>
     <w:rsid w:val="006A5453"/>
     <w:rsid w:val="006B395C"/>
     <w:rsid w:val="006C4D2F"/>
+    <w:rsid w:val="006E1501"/>
     <w:rsid w:val="006E4BD4"/>
     <w:rsid w:val="00713BBE"/>
     <w:rsid w:val="00725573"/>
     <w:rsid w:val="0075128F"/>
     <w:rsid w:val="007D0398"/>
     <w:rsid w:val="0082269D"/>
     <w:rsid w:val="008503D7"/>
     <w:rsid w:val="00851B6A"/>
     <w:rsid w:val="008B293C"/>
     <w:rsid w:val="008D2914"/>
     <w:rsid w:val="008D3316"/>
     <w:rsid w:val="009370F2"/>
     <w:rsid w:val="0097392C"/>
     <w:rsid w:val="009A7E35"/>
     <w:rsid w:val="009B46D1"/>
     <w:rsid w:val="00A10168"/>
     <w:rsid w:val="00A14D71"/>
     <w:rsid w:val="00A14F16"/>
     <w:rsid w:val="00A53E46"/>
     <w:rsid w:val="00A6146D"/>
     <w:rsid w:val="00A760DA"/>
     <w:rsid w:val="00A86E06"/>
     <w:rsid w:val="00AA098A"/>
     <w:rsid w:val="00AB4306"/>
     <w:rsid w:val="00AF1573"/>
     <w:rsid w:val="00B73058"/>
     <w:rsid w:val="00B8465E"/>
     <w:rsid w:val="00B873A3"/>
     <w:rsid w:val="00BA7C75"/>
     <w:rsid w:val="00BD0248"/>
+    <w:rsid w:val="00BD0AB8"/>
     <w:rsid w:val="00BF5F8F"/>
     <w:rsid w:val="00C13457"/>
     <w:rsid w:val="00C40344"/>
     <w:rsid w:val="00C9735A"/>
     <w:rsid w:val="00CA650B"/>
     <w:rsid w:val="00D129EB"/>
     <w:rsid w:val="00D25552"/>
     <w:rsid w:val="00D26B73"/>
     <w:rsid w:val="00D863A7"/>
     <w:rsid w:val="00DC0230"/>
     <w:rsid w:val="00DC3438"/>
     <w:rsid w:val="00DE2C4F"/>
     <w:rsid w:val="00DF495C"/>
     <w:rsid w:val="00E01699"/>
     <w:rsid w:val="00E36A82"/>
     <w:rsid w:val="00E762B1"/>
     <w:rsid w:val="00EC5181"/>
     <w:rsid w:val="00F2309B"/>
     <w:rsid w:val="00F32694"/>
     <w:rsid w:val="00F379A2"/>
     <w:rsid w:val="00F77B15"/>
     <w:rsid w:val="00F8146A"/>
     <w:rsid w:val="00FD6A99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B724465"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{53567840-1EFE-418C-B818-4C3221CAD72A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -13122,57 +13132,59 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF58DC"/>
+    <w:rsid w:val="00200F38"/>
     <w:rsid w:val="00201A62"/>
     <w:rsid w:val="005415C7"/>
     <w:rsid w:val="005720AD"/>
     <w:rsid w:val="005D4444"/>
     <w:rsid w:val="006153FD"/>
     <w:rsid w:val="008503D7"/>
     <w:rsid w:val="00A10168"/>
+    <w:rsid w:val="00BA1A2D"/>
     <w:rsid w:val="00DC0230"/>
     <w:rsid w:val="00EF58DC"/>
     <w:rsid w:val="00F32694"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 