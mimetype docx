--- v1 (2026-02-17)
+++ v2 (2026-07-12)
@@ -502,209 +502,224 @@
       </w:r>
       <w:r w:rsidRPr="006537F8">
         <w:rPr>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>for contact details for consultants and services for technical documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779823D6" w14:textId="77777777" w:rsidR="00361CA3" w:rsidRPr="00377A43" w:rsidRDefault="00361CA3" w:rsidP="00235F5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="667"/>
-        <w:gridCol w:w="8531"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="8636"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E1D0B" w:rsidRPr="00092DDB" w14:paraId="30DC44AC" w14:textId="77777777" w:rsidTr="0060291E">
-[...2 lines deleted...]
-            <w:tcW w:w="9209" w:type="dxa"/>
+      <w:tr w:rsidR="002E1D0B" w:rsidRPr="00092DDB" w14:paraId="30DC44AC" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A2161"/>
           </w:tcPr>
           <w:p w14:paraId="2C4DCD35" w14:textId="60BD1FCD" w:rsidR="002E1D0B" w:rsidRPr="00092DDB" w:rsidRDefault="002E1D0B" w:rsidP="002E1D0B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Application </w:t>
             </w:r>
             <w:r w:rsidRPr="00092DDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="862" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A2161"/>
           </w:tcPr>
           <w:p w14:paraId="3FC62DEA" w14:textId="77777777" w:rsidR="002E1D0B" w:rsidRPr="00092DDB" w:rsidRDefault="002E1D0B" w:rsidP="0060291E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092DDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tick</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997B24" w:rsidRPr="00235F5C" w14:paraId="2BFD42EB" w14:textId="77777777" w:rsidTr="00755461">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00997B24" w:rsidRPr="00235F5C" w14:paraId="2BFD42EB" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D434C16" w14:textId="77777777" w:rsidR="00997B24" w:rsidRPr="00235F5C" w:rsidRDefault="00997B24" w:rsidP="00755461">
+          <w:p w14:paraId="1903245A" w14:textId="77777777" w:rsidR="00997B24" w:rsidRDefault="00997B24" w:rsidP="00755461">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="9392" w:type="dxa"/>
+          <w:p w14:paraId="0D434C16" w14:textId="77777777" w:rsidR="00E11EFB" w:rsidRPr="00E11EFB" w:rsidRDefault="00E11EFB" w:rsidP="00E11EFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="1B9E8912" w14:textId="74546661" w:rsidR="00997B24" w:rsidRPr="00235F5C" w:rsidRDefault="00997B24" w:rsidP="00135C09">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMS </w:t>
             </w:r>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(provided in pack)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="6B3F67AC" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="6B3F67AC" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:trPr>
+          <w:trHeight w:val="742"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2DFD00DF" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00235F5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E173A22" w14:textId="1EE25EA1" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="240"/>
+          <w:p w14:paraId="5E173A22" w14:textId="1EE25EA1" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Permit Application Form </w:t>
             </w:r>
             <w:r w:rsidR="00F74BA9" w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(BA</w:t>
             </w:r>
             <w:r w:rsidR="00377A43">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
@@ -739,110 +754,124 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1323198519"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3C1E235C" w14:textId="04EAFB7D" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0060291E" w:rsidP="00755461">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="6EFDD535" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="6EFDD535" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7A7916DC" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00235F5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="126EECFC" w14:textId="25199897" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00E20E18" w:rsidP="00755461">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="240"/>
+          <w:p w14:paraId="126EECFC" w14:textId="5B470BB0" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00E20E18" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If construction value exceeds $20,000 </w:t>
+              <w:t>If construction value exceeds $</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235F5C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,000 </w:t>
             </w:r>
             <w:r w:rsidR="00B72E96">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B72E96">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">please pay your </w:t>
             </w:r>
             <w:r w:rsidR="0002453D" w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -907,433 +936,571 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">request a </w:t>
             </w:r>
             <w:r w:rsidR="00FF5714">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>copy f</w:t>
             </w:r>
             <w:r w:rsidR="003D5881">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rom us to complete</w:t>
             </w:r>
             <w:r w:rsidR="00FF5714">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="348377583"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="44864B26" w14:textId="23DA0412" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="006537F8" w:rsidP="00755461">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="0E0C2B54" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="0E0C2B54" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1AE93B62" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00235F5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0097CC16" w14:textId="1AE6F525" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00377A43" w:rsidP="00755461">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="240"/>
+          <w:p w14:paraId="780480CA" w14:textId="3D9E5BCC" w:rsidR="00E11EFB" w:rsidRDefault="00377A43" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377A43">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If you intend to be an Owner Builder and building works are over $20,000, you will need Owner Builder approval from the State Government before you can proceed with your Building Permit with the Shire. You can find further information at: </w:t>
+              <w:t>If you intend to</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> construct a:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE86B6D" w14:textId="1A150F91" w:rsidR="00E11EFB" w:rsidRPr="00E11EFB" w:rsidRDefault="00E11EFB" w:rsidP="005911F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="352" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dwelling, and intend to be an owner </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00377A43" w:rsidRPr="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>uilder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and building works are over $20,000, or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B00708" w14:textId="497A4B26" w:rsidR="00E11EFB" w:rsidRPr="00E11EFB" w:rsidRDefault="00E11EFB" w:rsidP="005911F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:ind w:left="352" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Mulish" w:hAnsi="Mulish" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Class 10A (shed) and intend to be an owner builder and building works are over $50,000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0097CC16" w14:textId="56B22151" w:rsidR="0002453D" w:rsidRPr="00E11EFB" w:rsidRDefault="00E11EFB" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>then</w:t>
+            </w:r>
+            <w:r w:rsidR="00377A43" w:rsidRPr="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you will need </w:t>
+            </w:r>
+            <w:r w:rsidR="00377A43" w:rsidRPr="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approval from the State Government before you can proceed with your Building Permit with the Shire. You can find further information at: </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00235F5C" w:rsidRPr="00235F5C">
+              <w:r w:rsidR="00235F5C" w:rsidRPr="00E11EFB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.wa.gov.au/organisation/service-delivery/owner-builder-approval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00235F5C" w:rsidRPr="00235F5C">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00235F5C" w:rsidRPr="00E11EFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="268207514"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5A7D2548" w14:textId="63F88621" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="2BDAAEDE" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="2BDAAEDE" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03E6F13D" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00235F5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC15BB8" w14:textId="440B0221" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="240"/>
+          <w:p w14:paraId="3502F59E" w14:textId="77777777" w:rsidR="005911F0" w:rsidRDefault="0002453D" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:before="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Application to Construct or Install an Apparatus for the Treatment of Sewage (</w:t>
             </w:r>
             <w:r w:rsidR="00235F5C" w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">dwellings in </w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>unsewered areas only)</w:t>
             </w:r>
             <w:r w:rsidR="00F60415">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – form available at: </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> – form available at:</w:t>
+            </w:r>
+            <w:r w:rsidR="005911F0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC15BB8" w14:textId="4D958E02" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00F60415" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00F60415" w:rsidRPr="00EB61CB">
+              <w:r w:rsidRPr="00EB61CB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.health.wa.gov.au/~/media/Files/Corporate/general-documents/water/Wastewater/Septic-Application.pdf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F60415">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1602481505"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0DE88248" w14:textId="5C4E51E5" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="5B83F9C8" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="5B83F9C8" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F7342A7" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00235F5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03D0EFDE" w14:textId="23926C5F" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="240"/>
+          <w:p w14:paraId="03D0EFDE" w14:textId="23926C5F" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infrastructure Bond form – for development over $</w:t>
             </w:r>
             <w:r w:rsidR="00377A43">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2024772719"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="018EBA0B" w14:textId="7F7CEDEB" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="487E141A" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="487E141A" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:trPr>
+          <w:trHeight w:val="707"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="711259ED" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00235F5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6810D075" w14:textId="42814F41" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="240"/>
+          <w:p w14:paraId="6810D075" w14:textId="42814F41" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="005911F0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Crossover Application forms</w:t>
             </w:r>
             <w:r w:rsidR="00F60415">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> located: </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00F60415" w:rsidRPr="00EB61CB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="22"/>
@@ -1345,230 +1512,212 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-310406790"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6819FFFA" w14:textId="32BDA003" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="724981C3" w14:textId="619D4641" w:rsidR="002D39E7" w:rsidRDefault="002D39E7" w:rsidP="00755461">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="669C545A" w14:textId="158796E9" w:rsidR="0055621E" w:rsidRPr="0055621E" w:rsidRDefault="0055621E" w:rsidP="0055621E">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="03C2853D" w14:textId="77777777" w:rsidR="0055621E" w:rsidRPr="005911F0" w:rsidRDefault="0055621E" w:rsidP="0055621E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF31AFF" w14:textId="77777777" w:rsidR="0055621E" w:rsidRPr="0055621E" w:rsidRDefault="0055621E" w:rsidP="0055621E">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:sectPr w:rsidR="0055621E" w:rsidRPr="0055621E" w:rsidSect="0055621E">
+        <w:sectPr w:rsidR="0055621E" w:rsidRPr="0055621E" w:rsidSect="005911F0">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="851" w:right="1077" w:bottom="709" w:left="1077" w:header="851" w:footer="537" w:gutter="0"/>
+          <w:pgMar w:top="350" w:right="1077" w:bottom="709" w:left="1077" w:header="510" w:footer="524" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="699D255F" w14:textId="0F648947" w:rsidR="002D39E7" w:rsidRPr="000C6FF1" w:rsidRDefault="002D39E7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="668"/>
-        <w:gridCol w:w="8900"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="9006"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="06D2097C" w14:textId="77777777" w:rsidTr="00C1612B">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="06D2097C" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="328315EA" w14:textId="78ABA66E" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="30AA0D6E" w14:textId="061BD694" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PLANS (to be provided)</w:t>
             </w:r>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00755461" w:rsidRPr="00235F5C" w14:paraId="7AC1A7A6" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00755461" w:rsidRPr="00235F5C" w14:paraId="7AC1A7A6" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="368B15ED" w14:textId="574B23DC" w:rsidR="00755461" w:rsidRPr="00235F5C" w:rsidRDefault="00755461" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8955" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="53AFEC9A" w14:textId="57E966D5" w:rsidR="00755461" w:rsidRPr="00235F5C" w:rsidRDefault="00755461" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>One complete set of plans must be provided (electronic plans are accepted).  All plans</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -1668,80 +1817,80 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1F14C476" w14:textId="48B6E664" w:rsidR="00755461" w:rsidRPr="00235F5C" w:rsidRDefault="006537F8" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="5F9A6246" w14:textId="77777777" w:rsidTr="00AC6CB9">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="5F9A6246" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0F8B687F" w14:textId="6D1EA610" w:rsidR="00BE0DF4" w:rsidRPr="00916272" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00916272">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="58B41CFB" w14:textId="77777777" w:rsidR="00D27425" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0DF4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location Plan (applicable for larger lots i.e. over 1 ha to show site plan location)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE0DF4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -1756,70 +1905,70 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="661F7362" w14:textId="3E9E446F" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0DF4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Can be inset on Site Plan*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="3CB9BEE3" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="3CB9BEE3" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="31F12D6B" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcW w:w="9006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C682456" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Show entire lot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -1836,70 +1985,70 @@
               <w:tcPr>
                 <w:tcW w:w="492" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
               </w:tcPr>
               <w:p w14:paraId="1246AF24" w14:textId="6249384F" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="1EC88CFB" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="1EC88CFB" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3CDCD6E4" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcW w:w="9006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F2CCD27" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Show propos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
@@ -1943,70 +2092,70 @@
               <w:tcPr>
                 <w:tcW w:w="492" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
               </w:tcPr>
               <w:p w14:paraId="74C759AF" w14:textId="6AF8A45E" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="3C1B0F83" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="3C1B0F83" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0ED53D26" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcW w:w="9006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2597849E" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Street name(s), lot number(s), north point</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
@@ -2036,70 +2185,70 @@
               <w:tcPr>
                 <w:tcW w:w="492" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
               </w:tcPr>
               <w:p w14:paraId="40C76283" w14:textId="33AD400E" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="41335918" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="41335918" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="752ED8D9" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcW w:w="9006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2141E8E1" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Building Envelope including dimensions, setbacks from boundaries, natural features (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
@@ -2129,70 +2278,70 @@
               <w:tcPr>
                 <w:tcW w:w="492" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
               </w:tcPr>
               <w:p w14:paraId="788FD6E0" w14:textId="7E862034" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="6D204ACB" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="6D204ACB" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69EDC229" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcW w:w="9006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="613E93EE" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proposed/Existing Vehicular Access (Crossover) location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-182745170"/>
@@ -2208,123 +2357,123 @@
               <w:tcPr>
                 <w:tcW w:w="492" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
               </w:tcPr>
               <w:p w14:paraId="38BE0706" w14:textId="44FE54FE" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="07D89C1F" w14:textId="77777777" w:rsidTr="00AD1C62">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="07D89C1F" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2279E734" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="6B647490" w14:textId="16227C1F" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Site Plan (minimum scale 1:200) (example included in application pack)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="1CE135B1" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="1CE135B1" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1BEA02A4" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7B741BF3" w14:textId="716123F1" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Feature</w:t>
             </w:r>
             <w:r w:rsidR="002303D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2398,70 +2547,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="30613955" w14:textId="19817085" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="5002D16E" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="5002D16E" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06D5898B" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="490A3C7D" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Building Envelope including dimensions, setbacks from boundaries, natural features (Where applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -2478,70 +2627,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="28BF5A95" w14:textId="2A7A1C0A" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="4FE6BA95" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="4FE6BA95" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="172957DC" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="281C3FCE" w14:textId="5DAC3987" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All existing</w:t>
             </w:r>
             <w:r w:rsidR="002303D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -2614,70 +2763,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="5EC8941B" w14:textId="2E956370" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="1BA4BA9E" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="1BA4BA9E" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6190B9BF" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0832C981" w14:textId="115C4F0D" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Street name(s), lot number(s), north point</w:t>
             </w:r>
             <w:r w:rsidR="002303D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -2722,70 +2871,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="1F6909AB" w14:textId="42026384" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="63F86448" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="63F86448" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1997FC8B" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="76C01C5C" w14:textId="70229FDE" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r w:rsidR="002303D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -2830,70 +2979,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="430CFAA5" w14:textId="3D46C193" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="07820B9A" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="07820B9A" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B2BFDEA" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="71B8D917" w14:textId="5710F197" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All existing trees close to the proposed structures or driveways</w:t>
             </w:r>
             <w:r w:rsidR="002303D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -2952,70 +3101,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="5B6D3473" w14:textId="5DB15B7F" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="16699340" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="16699340" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2303D509" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="651075B0" w14:textId="6C82D9BE" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
             <w:r w:rsidR="002303D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -3088,70 +3237,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="437FBC5A" w14:textId="1AFE73D4" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="126E6038" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="126E6038" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6B42CDD2" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7CDEEDBE" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proposed stormwater management devices (pipes, drains, basins, tanks, dams)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -3168,70 +3317,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="0F5386FD" w14:textId="76A589E8" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="253E901B" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="0002453D" w:rsidRPr="00235F5C" w14:paraId="253E901B" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2F6E02AF" w14:textId="77777777" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2A69D236" w14:textId="5CAC6E01" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="0002453D" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Height</w:t>
             </w:r>
             <w:r w:rsidR="002303D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -3276,70 +3425,70 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="38B224E7" w14:textId="4EFD279B" w:rsidR="0002453D" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3C53215B" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3C53215B" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6C2B1BA5" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8911" w:type="dxa"/>
+            <w:tcW w:w="9017" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4CD07FDA" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>North point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -3356,124 +3505,124 @@
               <w:tcPr>
                 <w:tcW w:w="481" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
               <w:p w14:paraId="75C5B239" w14:textId="7B0B812C" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="08C94D06" w14:textId="77777777" w:rsidTr="00AB5557">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="08C94D06" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5C336238" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="0CED5B03" w14:textId="35AEF060" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Floor Plan (scale 1:100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6E6DB392" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6E6DB392" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2D9C84DF" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8922" w:type="dxa"/>
+            <w:tcW w:w="9028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="68A2207F" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All dimensions of the proposed building(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
@@ -3491,71 +3640,71 @@
               <w:tcPr>
                 <w:tcW w:w="470" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="2EC59EE6" w14:textId="59D8019A" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="200C38B1" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="200C38B1" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="018ED5F7" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8922" w:type="dxa"/>
+            <w:tcW w:w="9028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5FB303D3" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Room names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -3572,71 +3721,71 @@
               <w:tcPr>
                 <w:tcW w:w="470" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="71A69E1A" w14:textId="24D2582C" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="0E31A346" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="0E31A346" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0FE7B1D9" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8922" w:type="dxa"/>
+            <w:tcW w:w="9028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="469E999D" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sunken areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -3653,71 +3802,71 @@
               <w:tcPr>
                 <w:tcW w:w="470" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="4D77F653" w14:textId="2F9F5DD4" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="5EA0A6D1" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="5EA0A6D1" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="21517518" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8922" w:type="dxa"/>
+            <w:tcW w:w="9028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4D05EA31" w14:textId="5304B12E" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location of windows</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -3762,71 +3911,71 @@
               <w:tcPr>
                 <w:tcW w:w="470" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="76F636C9" w14:textId="6E30C23F" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6B752DE7" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6B752DE7" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="542C8C0C" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8922" w:type="dxa"/>
+            <w:tcW w:w="9028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4C058652" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hard wired smoke detector location(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -3843,71 +3992,71 @@
               <w:tcPr>
                 <w:tcW w:w="470" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="0AFEC917" w14:textId="2FE14111" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3A60E1C3" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3A60E1C3" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="096ED9C1" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8922" w:type="dxa"/>
+            <w:tcW w:w="9028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7CA464B3" w14:textId="6EEBC073" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ridge, valley, eaves line</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -3952,124 +4101,124 @@
               <w:tcPr>
                 <w:tcW w:w="470" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="49B831F2" w14:textId="33BC06A9" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="7D22A8FB" w14:textId="77777777" w:rsidTr="001632EA">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="7D22A8FB" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="31C1CF4E" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="2EC6010A" w14:textId="09AF1CE4" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Elevations (scale 1:100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="582B5BD8" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="582B5BD8" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="35B9A8E9" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8933" w:type="dxa"/>
+            <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2E91B2B6" w14:textId="1D0C4421" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Existing ground</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4143,71 +4292,71 @@
               <w:tcPr>
                 <w:tcW w:w="459" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="2681AF35" w14:textId="58D67C35" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="56BE8B38" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="56BE8B38" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="126F5446" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8933" w:type="dxa"/>
+            <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5400BCFF" w14:textId="1E9D7858" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -4280,71 +4429,71 @@
               <w:tcPr>
                 <w:tcW w:w="459" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="3B5F6BFD" w14:textId="087967DA" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3C2A4395" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3C2A4395" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="66EFDA07" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8933" w:type="dxa"/>
+            <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1A8C33F5" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Roof pitch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -4361,71 +4510,71 @@
               <w:tcPr>
                 <w:tcW w:w="459" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="0FB209AF" w14:textId="2B174180" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="480F42A8" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="480F42A8" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3C6F9022" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8933" w:type="dxa"/>
+            <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1EF93C80" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Types of materials used</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -4442,124 +4591,124 @@
               <w:tcPr>
                 <w:tcW w:w="459" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="5A92AD4D" w14:textId="04875F07" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="1D3E434B" w14:textId="77777777" w:rsidTr="00400B89">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="1D3E434B" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0C7CFF27" w14:textId="649C8F17" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="06AC5B7B" w14:textId="41A99906" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cross sectional view (scale 1:100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="5B906769" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="5B906769" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78A86444" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8944" w:type="dxa"/>
+            <w:tcW w:w="9050" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6F1B849A" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Finished ground level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
@@ -4577,71 +4726,71 @@
               <w:tcPr>
                 <w:tcW w:w="448" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="0DBB0A8C" w14:textId="2D6764F8" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="30BB9C90" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="30BB9C90" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4DDC1D15" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8944" w:type="dxa"/>
+            <w:tcW w:w="9050" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="105484BA" w14:textId="23521DF6" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of sub-floor structure (e.g. concrete footing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -4686,71 +4835,71 @@
               <w:tcPr>
                 <w:tcW w:w="448" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="15747BBC" w14:textId="46C25E7C" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6F40543D" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6F40543D" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2871FBCF" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8944" w:type="dxa"/>
+            <w:tcW w:w="9050" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="37D5F038" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sunken areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -4767,71 +4916,71 @@
               <w:tcPr>
                 <w:tcW w:w="448" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="256D5AC7" w14:textId="6F12B1AA" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="509E9D87" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="509E9D87" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="11ECA119" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8944" w:type="dxa"/>
+            <w:tcW w:w="9050" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="3DECF627" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Height of ceiling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -4848,71 +4997,71 @@
               <w:tcPr>
                 <w:tcW w:w="448" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="46AC073E" w14:textId="5D228AC8" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="730A8ABF" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="730A8ABF" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="700E333C" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8944" w:type="dxa"/>
+            <w:tcW w:w="9050" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6BD073EA" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of roof (e.g.: steel truss, pitched, engineered roof)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -4945,131 +5094,131 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11DEA464" w14:textId="77777777" w:rsidR="002D39E7" w:rsidRPr="002D39E7" w:rsidRDefault="002D39E7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="668"/>
-        <w:gridCol w:w="8955"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="9061"/>
         <w:gridCol w:w="437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="455BAFF5" w14:textId="77777777" w:rsidTr="00F5112B">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="455BAFF5" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7679B021" w14:textId="511B3336" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="43F266B9" w14:textId="4B18C380" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Electrical</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="0C7607EE" w14:textId="77777777" w:rsidTr="000C6FF1">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="0C7607EE" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="697A214B" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8955" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D5C2B8B" w14:textId="6EEE2629" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Electrical layout plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5114,126 +5263,126 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="737F36E8" w14:textId="77777777" w:rsidR="00755461" w:rsidRPr="002D39E7" w:rsidRDefault="00755461" w:rsidP="00755461">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="668"/>
-        <w:gridCol w:w="8955"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="9061"/>
         <w:gridCol w:w="437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="33DB0A25" w14:textId="77777777" w:rsidTr="00824440">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="33DB0A25" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CFCE127" w14:textId="1C9001FC" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9392" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="3DEFCEBD" w14:textId="06A877AB" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Soil Assessment/Wind rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="483B88B5" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="483B88B5" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7520ECFA" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8955" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B30343A" w14:textId="578CACD4" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -5285,70 +5434,70 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="53503CDB" w14:textId="13986FD6" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="30CD2936" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="30CD2936" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2EF857DB" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8955" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="084F26B5" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Soil assessment (required for footings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1274168725"/>
@@ -5363,73 +5512,73 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5F8C9F6E" w14:textId="7DC97EF3" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="607846DF" w14:textId="77777777" w:rsidTr="002D39E7">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="607846DF" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49B2C5D2" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8955" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A5BF4E2" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wind rating (AS4055 – Class 1: 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
@@ -5480,127 +5629,127 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5746C5C6" w14:textId="77777777" w:rsidR="008274F9" w:rsidRPr="00916272" w:rsidRDefault="008274F9" w:rsidP="00135C09">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10056" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="668"/>
-        <w:gridCol w:w="8941"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="9047"/>
         <w:gridCol w:w="447"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="10E7EEF5" w14:textId="77777777" w:rsidTr="000B2F94">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="10E7EEF5" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="474D5109" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9388" w:type="dxa"/>
+            <w:tcW w:w="9494" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="0CC58765" w14:textId="6E339DFB" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SPECIFICATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3FB63BB3" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3FB63BB3" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2CC6E880" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8941" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65D23284" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">One </w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cop</w:t>
             </w:r>
             <w:r>
@@ -5637,73 +5786,73 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="447" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4BE8DEC0" w14:textId="2AAC3137" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3593D345" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="3593D345" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D1D1499" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8941" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FAC11DD" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All other information not shown on the drawings, which is necessary to show that the building will, if constructed in accordance with the specifications, comply with the provisions of the Building Code of Australia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
@@ -5741,129 +5890,129 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67089EA7" w14:textId="3362987D" w:rsidR="00135C09" w:rsidRPr="00916272" w:rsidRDefault="00135C09" w:rsidP="00755461">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10056" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="666"/>
-        <w:gridCol w:w="8540"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="8639"/>
         <w:gridCol w:w="393"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="381"/>
         <w:gridCol w:w="56"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="2F86C806" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="2F86C806" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5749D2F6" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9389" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="1595D12F" w14:textId="1CDAD0F6" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ENERGY EFFICIENCY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="632BC808" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="632BC808" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="60B460C0" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:tcW w:w="9032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="02F08609" w14:textId="051562F1" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Full details of the National Construction Code Volume Two, Deemed-to-Satisfy Provisions for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
@@ -5916,100 +6065,100 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>); or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-260458305"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="437" w:type="dxa"/>
+                <w:tcW w:w="457" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="6052CA67" w14:textId="6DC9CC85" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="47E9E999" w14:textId="77777777" w:rsidTr="006537F8">
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="47E9E999" w14:textId="77777777" w:rsidTr="005911F0">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21A5B9FE" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:tcW w:w="9032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DDD0C01" w14:textId="0530E9C6" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6057,386 +6206,386 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-479235585"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="437" w:type="dxa"/>
+                <w:tcW w:w="457" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="54226E2F" w14:textId="565BEFE6" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00916272" w14:paraId="42BBF1EE" w14:textId="77777777" w:rsidTr="006537F8">
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00916272" w14:paraId="42BBF1EE" w14:textId="77777777" w:rsidTr="005911F0">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="53" w:type="dxa"/>
+          <w:wAfter w:w="56" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73B37B54" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00916272" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8558" w:type="dxa"/>
+            <w:tcW w:w="8639" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="478F432C" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00916272" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E10B9FC" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00916272" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="59B314DE" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="59B314DE" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3F3D1B31" w14:textId="77777777" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9389" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="584E94E6" w14:textId="7943821D" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TERMITE MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="11DE8593" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="11DE8593" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46347645" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8972" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65AA04F0" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details of termite management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1075709782"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="417" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="468C5D27" w14:textId="6BCF548D" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="006537F8" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6011A6DB" w14:textId="77777777" w:rsidR="00755461" w:rsidRPr="00916272" w:rsidRDefault="00755461">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10056" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="666"/>
-        <w:gridCol w:w="8555"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="8654"/>
         <w:gridCol w:w="393"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="58"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="2064C03A" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="2064C03A" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1F059C69" w14:textId="2FE57683" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9389" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="13C24F31" w14:textId="492743AB" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BUSHFIRE PRONE AREAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="5BD81741" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="5BD81741" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="542F381A" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32881EC7" w14:textId="3ED981AC" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Depending on the bushfire risk, if your property is in the ‘Pink’ zone a BAL (Bushfire Attack Level) Assessment may be required.  Check here for bushfire prone areas: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00EB61CB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -6450,218 +6599,218 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1817945385"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="437" w:type="dxa"/>
+                <w:tcW w:w="442" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2B119043" w14:textId="75829539" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="006537F8" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00916272" w14:paraId="6223EADC" w14:textId="77777777" w:rsidTr="006537F8">
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00916272" w14:paraId="6223EADC" w14:textId="77777777" w:rsidTr="005911F0">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="53" w:type="dxa"/>
+          <w:wAfter w:w="58" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0710ADD3" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00916272" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8559" w:type="dxa"/>
+            <w:tcW w:w="8654" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25E929B5" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00916272" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="777" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CF1C51D" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00916272" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="3DE2CC38" w14:textId="77777777" w:rsidTr="006537F8">
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="3DE2CC38" w14:textId="77777777" w:rsidTr="005911F0">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="485827AA" w14:textId="0405A5D7" w:rsidR="00BE0DF4" w:rsidRPr="00755461" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9389" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="23CB009A" w14:textId="09F3DDBE" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00BE0DF4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HOME INDEMNITY CERTIFICATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="506B697C" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="506B697C" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="40C143A1" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8947" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="514C55AC" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Home Indemnity Insurance Certificate not required at time of application for owner-builders (only at time of sale</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> if within 7 years of building</w:t>
             </w:r>
@@ -6693,73 +6842,73 @@
               <w:tcPr>
                 <w:tcW w:w="442" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="787F8DAF" w14:textId="407FFF07" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="34FF129C" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="667" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="34FF129C" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43BA9E14" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00474BA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8947" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="694F2B8C" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Original copy of Home Indemnity Insurance Certificate from approved insurer (for registered builders)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -6799,144 +6948,144 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FE056D2" w14:textId="1325AC4A" w:rsidR="00135C09" w:rsidRPr="00916272" w:rsidRDefault="00135C09" w:rsidP="00755461">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10056" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="667"/>
-        <w:gridCol w:w="8520"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="8620"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="14B90F50" w14:textId="77777777" w:rsidTr="00BE0DF4">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="14B90F50" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4B6E62B1" w14:textId="11150EA5" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8538" w:type="dxa"/>
+            <w:tcW w:w="8620" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="64CCF32B" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00755461" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>STRUCTURAL ENGINEER’S CERTIFICATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="2599B4C7" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="7D3EE765" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="7D3EE765" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A8D1B73" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8971" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3262C4C6" w14:textId="10A5C328" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If less than a 600mm s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
@@ -6972,251 +7121,251 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>reinforcement is required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-447623852"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="417" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1223AA09" w14:textId="384B060E" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="382803CB" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="382803CB" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="713FFC82" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8971" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3EC6F9F1" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>To avoid excessive deflection, structural roof beams must be designed by a Structural Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1650945379"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="417" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="726F6FFC" w14:textId="6B02F16F" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="4BDFA93D" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="4BDFA93D" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7226564A" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8971" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="43C94307" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All structural elements of two storey or higher construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-706104685"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="417" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1B1D3DFC" w14:textId="0EF3EB30" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="4E4FD80F" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="4E4FD80F" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5E6C67F1" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8971" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7FDC8022" w14:textId="282A1A59" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sheds, patios, carports</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE0DF4">
@@ -7265,328 +7414,328 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>greater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="2099517961"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="417" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="492C94A8" w14:textId="0CD35847" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6C0CB8B3" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="6C0CB8B3" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="682087EC" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8971" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="430B45B8" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Retaining walls with finished height exceeding 1.0m (see retaining walls information sheet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1172069074"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="417" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="227E8DA5" w14:textId="3A742F5F" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="0D541C92" w14:textId="77777777" w:rsidTr="006537F8">
-[...2 lines deleted...]
-            <w:tcW w:w="668" w:type="dxa"/>
+      <w:tr w:rsidR="00474BA3" w:rsidRPr="00235F5C" w14:paraId="0D541C92" w14:textId="77777777" w:rsidTr="005911F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F12FFA3" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8971" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="16E60D20" w14:textId="77777777" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00474BA3" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other details as required by the Principal Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="747857406"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="417" w:type="dxa"/>
+                <w:tcW w:w="437" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="12923050" w14:textId="03FF0F0C" w:rsidR="00474BA3" w:rsidRPr="00235F5C" w:rsidRDefault="00D27425" w:rsidP="00755461">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52912074" w14:textId="77777777" w:rsidR="002303D0" w:rsidRPr="00916272" w:rsidRDefault="002303D0" w:rsidP="00997B24">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10057" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="669"/>
-        <w:gridCol w:w="8940"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="9047"/>
         <w:gridCol w:w="448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="35269E44" w14:textId="77777777" w:rsidTr="00FB2BF1">
+      <w:tr w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w14:paraId="35269E44" w14:textId="77777777" w:rsidTr="005911F0">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E3380BA" w14:textId="7EE16C6E" w:rsidR="00BE0DF4" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00916272">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9388" w:type="dxa"/>
+            <w:tcW w:w="9495" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="737D9E16" w14:textId="7FF399BB" w:rsidR="00BE0DF4" w:rsidRPr="00235F5C" w:rsidRDefault="00BE0DF4" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755461">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FEES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00755461" w:rsidRPr="00235F5C" w14:paraId="26C392DF" w14:textId="77777777" w:rsidTr="006537F8">
+      <w:tr w:rsidR="00755461" w:rsidRPr="00235F5C" w14:paraId="26C392DF" w14:textId="77777777" w:rsidTr="005911F0">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D4A0F06" w14:textId="4300559E" w:rsidR="00755461" w:rsidRPr="00916272" w:rsidRDefault="00755461" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8940" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D2F138C" w14:textId="3F6AAB57" w:rsidR="00755461" w:rsidRPr="00235F5C" w:rsidRDefault="00755461" w:rsidP="00755461">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235F5C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>You are advised that all relevant fees are required to be paid prior to an application being classed as ready for assessment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-706645776"/>
@@ -7613,72 +7762,72 @@
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7ACAC15E" w14:textId="77777777" w:rsidR="00FB7B56" w:rsidRPr="00916272" w:rsidRDefault="00FB7B56" w:rsidP="00755461">
       <w:pPr>
         <w:ind w:left="539" w:hanging="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FB7B56" w:rsidRPr="00916272" w:rsidSect="0055621E">
+    <w:sectPr w:rsidR="00FB7B56" w:rsidRPr="00916272" w:rsidSect="006C3DAA">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="851" w:right="1077" w:bottom="709" w:left="1077" w:header="851" w:footer="528" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1077" w:bottom="709" w:left="1077" w:header="851" w:footer="528" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B6FCCA1" w14:textId="77777777" w:rsidR="00E7508A" w:rsidRDefault="00E7508A">
+    <w:p w14:paraId="226179B0" w14:textId="77777777" w:rsidR="004D674E" w:rsidRDefault="004D674E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12E6C2B4" w14:textId="77777777" w:rsidR="00E7508A" w:rsidRDefault="00E7508A">
+    <w:p w14:paraId="04C370BB" w14:textId="77777777" w:rsidR="004D674E" w:rsidRDefault="004D674E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -7862,65 +8011,67 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:id w:val="-1701078184"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1769616900"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidRPr="0055621E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="0055621E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="0055621E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -7999,127 +8150,126 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0055621E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E4BFED4" w14:textId="77777777" w:rsidR="00E7508A" w:rsidRDefault="00E7508A">
+    <w:p w14:paraId="6C364592" w14:textId="77777777" w:rsidR="004D674E" w:rsidRDefault="004D674E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D69B55C" w14:textId="77777777" w:rsidR="00E7508A" w:rsidRDefault="00E7508A">
+    <w:p w14:paraId="2519F8B1" w14:textId="77777777" w:rsidR="004D674E" w:rsidRDefault="004D674E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="319F3088" w14:textId="2177C76B" w:rsidR="000C6FF1" w:rsidRPr="000C6FF1" w:rsidRDefault="0055621E" w:rsidP="000C6FF1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C6FF1">
       <w:rPr>
         <w:rFonts w:ascii="Mulish ExtraBold" w:hAnsi="Mulish ExtraBold"/>
         <w:noProof/>
         <w:color w:val="3A2161"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E08C5F4" wp14:editId="4552BB9D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E08C5F4" wp14:editId="3B0E81A6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5405755</wp:posOffset>
+            <wp:posOffset>5483698</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-375598</wp:posOffset>
+            <wp:posOffset>-213995</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1080135" cy="978535"/>
+          <wp:extent cx="962850" cy="871870"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2044389566" name="Picture 3"/>
+          <wp:docPr id="1007339639" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="1938713418" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1080135" cy="978535"/>
+                    <a:ext cx="962850" cy="871870"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="431593DE" w14:textId="34A7B92D" w:rsidR="000C6FF1" w:rsidRPr="000C6FF1" w:rsidRDefault="000C6FF1" w:rsidP="000C6FF1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Mulish ExtraBold" w:hAnsi="Mulish ExtraBold"/>
         <w:color w:val="3A2161"/>
@@ -8183,51 +8333,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype w14:anchorId="21EDA266" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Picture 111608169" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:10.75pt;height:10.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Picture 111608169" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:10.9pt;height:10.9pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E853620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C06A51C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
@@ -9767,102 +9917,191 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78C56794"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED7EB23A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1490" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2210" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3650" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4370" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5090" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5810" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6530" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="392239950">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="893196361">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1609846945">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1332637749">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1822234599">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="718944162">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1620724014">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="305401674">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="520360087">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1222137994">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="761990296">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1021511136">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="13" w16cid:durableId="411204065">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mKorC42PlIxOCJ5lY8b1pyb4fPOr8WgamxZFFcvYUPVRUxU9y5J/8Rq6B8HvPbe1hH1QmVOFFaYzf/MXRD4zqA==" w:salt="i0Ge2eGvSR2xiY/3aLcHYg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GKWOPr10N7jAr/7EPc9ZBwT2tSYTyEvT5ve8fAtN4it9pDm/PKfmqpPu256xSPhD0STzkgYj2AfPXS1aHHBTvg==" w:salt="hFqTKIAn994DTUq0Gw6Lxw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005742CC"/>
     <w:rsid w:val="0002453D"/>
     <w:rsid w:val="00026769"/>
     <w:rsid w:val="0004606C"/>
     <w:rsid w:val="00071AA2"/>
     <w:rsid w:val="0008544E"/>
     <w:rsid w:val="00092DDB"/>
@@ -9892,75 +10131,79 @@
     <w:rsid w:val="00235F5C"/>
     <w:rsid w:val="0023628F"/>
     <w:rsid w:val="00253500"/>
     <w:rsid w:val="00267081"/>
     <w:rsid w:val="002761F8"/>
     <w:rsid w:val="00280F0F"/>
     <w:rsid w:val="002816CB"/>
     <w:rsid w:val="002934AA"/>
     <w:rsid w:val="002A1469"/>
     <w:rsid w:val="002A1B83"/>
     <w:rsid w:val="002D39E7"/>
     <w:rsid w:val="002E1D0B"/>
     <w:rsid w:val="002F17F0"/>
     <w:rsid w:val="002F2FB5"/>
     <w:rsid w:val="002F4106"/>
     <w:rsid w:val="00312238"/>
     <w:rsid w:val="0033502E"/>
     <w:rsid w:val="00352D0F"/>
     <w:rsid w:val="003530D2"/>
     <w:rsid w:val="00361CA3"/>
     <w:rsid w:val="00370246"/>
     <w:rsid w:val="00377A43"/>
     <w:rsid w:val="00385332"/>
     <w:rsid w:val="003D0C6B"/>
     <w:rsid w:val="003D5881"/>
+    <w:rsid w:val="003F32B2"/>
     <w:rsid w:val="003F6322"/>
     <w:rsid w:val="0041756A"/>
     <w:rsid w:val="004244C1"/>
     <w:rsid w:val="00461E37"/>
     <w:rsid w:val="00474BA3"/>
     <w:rsid w:val="004D2FB7"/>
+    <w:rsid w:val="004D674E"/>
     <w:rsid w:val="004E3C8A"/>
     <w:rsid w:val="004F2DEA"/>
     <w:rsid w:val="00511A81"/>
     <w:rsid w:val="00523F66"/>
     <w:rsid w:val="00540AF8"/>
     <w:rsid w:val="0055621E"/>
     <w:rsid w:val="005742CC"/>
+    <w:rsid w:val="005911F0"/>
     <w:rsid w:val="005A4283"/>
     <w:rsid w:val="005C3CED"/>
     <w:rsid w:val="005C5E17"/>
     <w:rsid w:val="005F7C2B"/>
     <w:rsid w:val="0060291E"/>
     <w:rsid w:val="0061401E"/>
     <w:rsid w:val="00633270"/>
     <w:rsid w:val="006537F8"/>
     <w:rsid w:val="006905D7"/>
     <w:rsid w:val="00693561"/>
     <w:rsid w:val="006A260A"/>
     <w:rsid w:val="006A4552"/>
+    <w:rsid w:val="006C3DAA"/>
     <w:rsid w:val="006F18FC"/>
     <w:rsid w:val="007457CA"/>
     <w:rsid w:val="00755461"/>
     <w:rsid w:val="0079486A"/>
     <w:rsid w:val="007A2A02"/>
     <w:rsid w:val="007B74BE"/>
     <w:rsid w:val="007C20B2"/>
     <w:rsid w:val="007C37AF"/>
     <w:rsid w:val="007F4DD9"/>
     <w:rsid w:val="00817F46"/>
     <w:rsid w:val="008274F9"/>
     <w:rsid w:val="0082793C"/>
     <w:rsid w:val="008A11C7"/>
     <w:rsid w:val="008B7303"/>
     <w:rsid w:val="00916272"/>
     <w:rsid w:val="00952172"/>
     <w:rsid w:val="00997B24"/>
     <w:rsid w:val="009E04EC"/>
     <w:rsid w:val="009F10EB"/>
     <w:rsid w:val="009F4474"/>
     <w:rsid w:val="00A10442"/>
     <w:rsid w:val="00A30BD8"/>
     <w:rsid w:val="00A616AF"/>
     <w:rsid w:val="00A75EF2"/>
     <w:rsid w:val="00A84142"/>
@@ -9974,92 +10217,94 @@
     <w:rsid w:val="00B72E96"/>
     <w:rsid w:val="00B863F5"/>
     <w:rsid w:val="00B9157F"/>
     <w:rsid w:val="00BE0DF4"/>
     <w:rsid w:val="00C10FA1"/>
     <w:rsid w:val="00C12471"/>
     <w:rsid w:val="00C1575D"/>
     <w:rsid w:val="00C2245A"/>
     <w:rsid w:val="00C3602E"/>
     <w:rsid w:val="00C37726"/>
     <w:rsid w:val="00C5428E"/>
     <w:rsid w:val="00C9323E"/>
     <w:rsid w:val="00CE25EF"/>
     <w:rsid w:val="00D13595"/>
     <w:rsid w:val="00D27425"/>
     <w:rsid w:val="00D31585"/>
     <w:rsid w:val="00D34062"/>
     <w:rsid w:val="00D57EB4"/>
     <w:rsid w:val="00D73CB8"/>
     <w:rsid w:val="00D84164"/>
     <w:rsid w:val="00D95A1E"/>
     <w:rsid w:val="00DA4B1A"/>
     <w:rsid w:val="00DB7D51"/>
     <w:rsid w:val="00DD0EB4"/>
     <w:rsid w:val="00DF0E39"/>
+    <w:rsid w:val="00E11EFB"/>
     <w:rsid w:val="00E17F25"/>
     <w:rsid w:val="00E20E18"/>
     <w:rsid w:val="00E31861"/>
     <w:rsid w:val="00E40EEB"/>
     <w:rsid w:val="00E6208A"/>
     <w:rsid w:val="00E626C7"/>
     <w:rsid w:val="00E7508A"/>
     <w:rsid w:val="00EC30B0"/>
     <w:rsid w:val="00EC6567"/>
+    <w:rsid w:val="00EE7BB3"/>
     <w:rsid w:val="00F2295B"/>
     <w:rsid w:val="00F2697C"/>
     <w:rsid w:val="00F60415"/>
     <w:rsid w:val="00F74532"/>
     <w:rsid w:val="00F74BA9"/>
     <w:rsid w:val="00F767EA"/>
     <w:rsid w:val="00F90CEA"/>
     <w:rsid w:val="00FB6550"/>
     <w:rsid w:val="00FB7B56"/>
     <w:rsid w:val="00FC5DA0"/>
     <w:rsid w:val="00FF0B4D"/>
     <w:rsid w:val="00FF5714"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B856E0A"/>
   <w15:docId w15:val="{750760FC-3C86-4F1E-8C0B-C8EED5496D61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11104,75 +11349,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28EC5FBE-77E3-4537-B7E6-AA28BFB3E786}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>977</Words>
-  <Characters>6866</Characters>
+  <Words>1189</Words>
+  <Characters>6779</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>326</Lines>
-  <Paragraphs>211</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shire Plantagenet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7632</CharactersWithSpaces>
+  <CharactersWithSpaces>7953</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2687016</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>69</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.absa.net.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3342368</vt:i4>
       </vt:variant>
       <vt:variant>