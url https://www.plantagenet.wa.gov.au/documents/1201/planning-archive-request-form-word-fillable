--- v0 (2026-04-13)
+++ v1 (2026-07-12)
@@ -25,104 +25,124 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D253DA2" w14:textId="6AF71C62" w:rsidR="003E6CEF" w:rsidRDefault="001A1F5E" w:rsidP="00F7762C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>PLANNING</w:t>
       </w:r>
       <w:r w:rsidR="00763EF9">
         <w:t xml:space="preserve"> ARCHIVE REQUEST </w:t>
       </w:r>
       <w:r w:rsidR="00D47630">
         <w:t>FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316E36C8" w14:textId="2508DEA7" w:rsidR="003E6CEF" w:rsidRPr="00B96602" w:rsidRDefault="00506039" w:rsidP="00B96602">
+    <w:p w14:paraId="316E36C8" w14:textId="53E1F959" w:rsidR="003E6CEF" w:rsidRPr="00B96602" w:rsidRDefault="00506039" w:rsidP="00B96602">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="228ABC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B96602">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="228ABC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00D47630" w:rsidRPr="00B96602">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="228ABC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">complete and return this form to </w:t>
+        <w:t xml:space="preserve">complete and return this form </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47630" w:rsidRPr="0096504D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="228ABC"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00D47630" w:rsidRPr="00B96602">
+        <w:r w:rsidR="0096504D" w:rsidRPr="0096504D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="228ABC"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>info@plantagenet.wa.gov.au</w:t>
+          <w:t>info@sop.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D47630" w:rsidRPr="0096504D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="228ABC"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00D47630" w:rsidRPr="00B96602">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="228ABC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, by post to Shire of Plantagenet</w:t>
+        <w:t xml:space="preserve"> by post to Shire of Plantagenet</w:t>
       </w:r>
       <w:r w:rsidR="001A1F5E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="228ABC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D47630" w:rsidRPr="00B96602">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="228ABC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> PO Box 48, Mount Barker WA 6324 or in person at the Shire Administration Reception, 22-24 Lowood Road, Mount Barker.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -1450,58 +1470,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1102AB2A" w14:textId="77777777" w:rsidR="003E6CEF" w:rsidRPr="00AD76BB" w:rsidRDefault="003E6CEF" w:rsidP="00D47630">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E6CEF" w:rsidRPr="00AD76BB" w:rsidSect="006C6C72">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44B71299" w14:textId="77777777" w:rsidR="00D805DE" w:rsidRDefault="00D805DE" w:rsidP="008F35B6">
+    <w:p w14:paraId="416C5011" w14:textId="77777777" w:rsidR="00F95CD2" w:rsidRDefault="00F95CD2" w:rsidP="008F35B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E070C6D" w14:textId="77777777" w:rsidR="00D805DE" w:rsidRDefault="00D805DE" w:rsidP="008F35B6">
+    <w:p w14:paraId="40540D10" w14:textId="77777777" w:rsidR="00F95CD2" w:rsidRDefault="00F95CD2" w:rsidP="008F35B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Mulish">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mulish ExtraBold">
@@ -1689,58 +1709,58 @@
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="003E6CEF" w:rsidRPr="003E6CEF">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AFB706F" w14:textId="77777777" w:rsidR="00D805DE" w:rsidRDefault="00D805DE" w:rsidP="008F35B6">
+    <w:p w14:paraId="33FE7ADB" w14:textId="77777777" w:rsidR="00F95CD2" w:rsidRDefault="00F95CD2" w:rsidP="008F35B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68A1FE07" w14:textId="77777777" w:rsidR="00D805DE" w:rsidRDefault="00D805DE" w:rsidP="008F35B6">
+    <w:p w14:paraId="7A260D09" w14:textId="77777777" w:rsidR="00F95CD2" w:rsidRDefault="00F95CD2" w:rsidP="008F35B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56019A87" w14:textId="036E3D07" w:rsidR="008F35B6" w:rsidRDefault="008F35B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3727EFD7" wp14:editId="0EDC52A3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5367699</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -2423,177 +2443,180 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1419247860">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="9264825">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="858079724">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="129"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="P05t33O2RhhqCNroLUEt0neDXJtcQjMmCJRBVCHZ//gldq+JlEWNsQEgZPHqcY7dPxiqG88K5piEExKFO+xUtg==" w:salt="CV+dgkRwBHQ/C+hK9ga5TQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FV9zrJ+QGRdYLAvbY4JVFXnUo+1drOKmpeMg+/YeUIuHpGFB5tpzKMLaUiUdDBTrVI4KMoWzQBee02Ll0W0Gvw==" w:salt="iAi77G/SENPmyUTjmrN+Rg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F35B6"/>
     <w:rsid w:val="00012121"/>
+    <w:rsid w:val="00016FA3"/>
     <w:rsid w:val="00034844"/>
     <w:rsid w:val="00041154"/>
     <w:rsid w:val="00094194"/>
     <w:rsid w:val="001149B9"/>
     <w:rsid w:val="00162309"/>
     <w:rsid w:val="001923E9"/>
     <w:rsid w:val="001943D3"/>
     <w:rsid w:val="001A1A60"/>
     <w:rsid w:val="001A1F5E"/>
     <w:rsid w:val="00236229"/>
     <w:rsid w:val="0026449E"/>
     <w:rsid w:val="002755DA"/>
     <w:rsid w:val="002767CB"/>
     <w:rsid w:val="00314902"/>
     <w:rsid w:val="00365E31"/>
     <w:rsid w:val="003A60AD"/>
     <w:rsid w:val="003C4D3D"/>
     <w:rsid w:val="003E6CEF"/>
     <w:rsid w:val="003F0B45"/>
     <w:rsid w:val="003F17E6"/>
     <w:rsid w:val="0040067F"/>
     <w:rsid w:val="00435AAF"/>
     <w:rsid w:val="004A55E2"/>
     <w:rsid w:val="004B0C51"/>
     <w:rsid w:val="004B752B"/>
     <w:rsid w:val="004C6BF0"/>
     <w:rsid w:val="004C6F76"/>
     <w:rsid w:val="00506039"/>
     <w:rsid w:val="0054465A"/>
     <w:rsid w:val="005A623B"/>
     <w:rsid w:val="0060300C"/>
     <w:rsid w:val="00682700"/>
     <w:rsid w:val="006A12C1"/>
     <w:rsid w:val="006A13E2"/>
     <w:rsid w:val="006A5F15"/>
     <w:rsid w:val="006A6FD6"/>
     <w:rsid w:val="006C6C72"/>
     <w:rsid w:val="006E4BD4"/>
     <w:rsid w:val="00713BBE"/>
     <w:rsid w:val="00757BBB"/>
     <w:rsid w:val="0076262E"/>
     <w:rsid w:val="00763EF9"/>
     <w:rsid w:val="00785913"/>
     <w:rsid w:val="007A6551"/>
     <w:rsid w:val="007F53CF"/>
     <w:rsid w:val="00875581"/>
     <w:rsid w:val="008B6C93"/>
     <w:rsid w:val="008F35B6"/>
     <w:rsid w:val="00935175"/>
     <w:rsid w:val="00944A30"/>
+    <w:rsid w:val="0096504D"/>
     <w:rsid w:val="009650C9"/>
     <w:rsid w:val="009656E3"/>
     <w:rsid w:val="00982C41"/>
     <w:rsid w:val="00A03A76"/>
     <w:rsid w:val="00A24385"/>
     <w:rsid w:val="00A253C4"/>
     <w:rsid w:val="00A6146D"/>
     <w:rsid w:val="00A6238E"/>
     <w:rsid w:val="00A6279E"/>
     <w:rsid w:val="00AD1ED0"/>
     <w:rsid w:val="00AD706C"/>
     <w:rsid w:val="00AD76BB"/>
     <w:rsid w:val="00B34C0C"/>
     <w:rsid w:val="00B453FF"/>
     <w:rsid w:val="00B54838"/>
     <w:rsid w:val="00B744EE"/>
     <w:rsid w:val="00B96602"/>
     <w:rsid w:val="00BA2435"/>
     <w:rsid w:val="00BA7C75"/>
     <w:rsid w:val="00C00EAB"/>
     <w:rsid w:val="00C573DE"/>
     <w:rsid w:val="00C57A27"/>
     <w:rsid w:val="00CA3002"/>
     <w:rsid w:val="00CB472E"/>
     <w:rsid w:val="00CE25E5"/>
     <w:rsid w:val="00D25552"/>
     <w:rsid w:val="00D26B73"/>
     <w:rsid w:val="00D307F9"/>
     <w:rsid w:val="00D47630"/>
     <w:rsid w:val="00D63582"/>
     <w:rsid w:val="00D805DE"/>
     <w:rsid w:val="00DB1693"/>
     <w:rsid w:val="00DB1F85"/>
     <w:rsid w:val="00DC60E9"/>
     <w:rsid w:val="00DE2C4F"/>
     <w:rsid w:val="00E01699"/>
     <w:rsid w:val="00E67CF0"/>
     <w:rsid w:val="00E907FE"/>
     <w:rsid w:val="00E9456B"/>
     <w:rsid w:val="00EA4E95"/>
     <w:rsid w:val="00ED7DF7"/>
     <w:rsid w:val="00EE141A"/>
     <w:rsid w:val="00EF07F0"/>
     <w:rsid w:val="00F11249"/>
     <w:rsid w:val="00F175A9"/>
     <w:rsid w:val="00F308CD"/>
     <w:rsid w:val="00F5597A"/>
     <w:rsid w:val="00F75BEE"/>
     <w:rsid w:val="00F7762C"/>
     <w:rsid w:val="00F77B15"/>
+    <w:rsid w:val="00F95CD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="796FC2E3"/>
@@ -3645,51 +3668,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47630"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@plantagenet.wa.gov.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sop.wa.gov.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43DC83FD0E134FC58AF2BA4F90A67D61"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -3892,80 +3915,82 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00034C0D"/>
+    <w:rsid w:val="00016FA3"/>
     <w:rsid w:val="00023A6D"/>
     <w:rsid w:val="00034C0D"/>
     <w:rsid w:val="001149B9"/>
     <w:rsid w:val="001943D3"/>
     <w:rsid w:val="00214444"/>
     <w:rsid w:val="002162A8"/>
     <w:rsid w:val="004239C6"/>
     <w:rsid w:val="004B752B"/>
     <w:rsid w:val="0060300C"/>
     <w:rsid w:val="006A12C1"/>
     <w:rsid w:val="006A13E2"/>
     <w:rsid w:val="006A6FD6"/>
     <w:rsid w:val="006B0EC9"/>
     <w:rsid w:val="006E2517"/>
     <w:rsid w:val="00710C24"/>
     <w:rsid w:val="00724230"/>
     <w:rsid w:val="00725E34"/>
     <w:rsid w:val="00875D3B"/>
     <w:rsid w:val="009139E6"/>
     <w:rsid w:val="009439C5"/>
     <w:rsid w:val="00944A30"/>
     <w:rsid w:val="009650C9"/>
     <w:rsid w:val="009A7E63"/>
     <w:rsid w:val="00A6279E"/>
     <w:rsid w:val="00AD1ED0"/>
     <w:rsid w:val="00B453FF"/>
     <w:rsid w:val="00BA2435"/>
     <w:rsid w:val="00CA3002"/>
     <w:rsid w:val="00DA59A8"/>
     <w:rsid w:val="00DA6B6F"/>
+    <w:rsid w:val="00DB47FB"/>
     <w:rsid w:val="00DE4EBC"/>
     <w:rsid w:val="00EE141A"/>
     <w:rsid w:val="00F26ADF"/>
     <w:rsid w:val="00F5597A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -4752,75 +4777,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>112</Words>
-  <Characters>628</Characters>
+  <Words>107</Words>
+  <Characters>616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>710</CharactersWithSpaces>
+  <CharactersWithSpaces>722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helen Purves</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SynergySoftUID">
     <vt:lpwstr>K615F6400</vt:lpwstr>
   </property>